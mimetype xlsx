--- v1 (2026-02-19)
+++ v2 (2026-09-07)
@@ -824,54 +824,54 @@
       <c r="G2">
         <v>9</v>
       </c>
       <c r="H2">
         <v>11</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2" s="3">
         <v>20</v>
       </c>
       <c r="L2" s="5">
         <v>24</v>
       </c>
       <c r="M2">
         <v>2082</v>
       </c>
       <c r="N2">
         <v>433</v>
       </c>
       <c r="O2">
+        <v>0</v>
+      </c>
+      <c r="P2">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Q2" s="3">
         <v>2559</v>
       </c>
       <c r="R2" s="5">
         <v>2583</v>
       </c>
       <c r="S2">
         <v>0</v>
       </c>
       <c r="T2">
         <v>11828</v>
       </c>
       <c r="U2">
         <v>0</v>
       </c>
       <c r="V2" s="3">
         <v>11828</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3">
@@ -892,60 +892,60 @@
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3" s="3">
         <v>0</v>
       </c>
       <c r="L3" s="5">
         <v>2</v>
       </c>
       <c r="M3">
         <v>3662</v>
       </c>
       <c r="N3">
         <v>377</v>
       </c>
       <c r="O3">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="P3">
         <v>336</v>
       </c>
       <c r="Q3" s="3">
-        <v>4489</v>
+        <v>4375</v>
       </c>
       <c r="R3" s="5">
-        <v>4491</v>
+        <v>4377</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
@@ -954,66 +954,66 @@
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4" s="3">
         <v>1</v>
       </c>
       <c r="G4">
         <v>3</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4" s="3">
         <v>3</v>
       </c>
       <c r="L4" s="5">
         <v>4</v>
       </c>
       <c r="M4">
-        <v>1831</v>
+        <v>1847</v>
       </c>
       <c r="N4">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="O4">
         <v>80</v>
       </c>
       <c r="P4">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="Q4" s="3">
-        <v>2527</v>
+        <v>2543</v>
       </c>
       <c r="R4" s="5">
-        <v>2531</v>
+        <v>2547</v>
       </c>
       <c r="S4">
         <v>885</v>
       </c>
       <c r="T4">
         <v>0</v>
       </c>
       <c r="U4">
         <v>0</v>
       </c>
       <c r="V4" s="3">
         <v>885</v>
       </c>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
@@ -1096,60 +1096,60 @@
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6" s="3">
         <v>0</v>
       </c>
       <c r="L6" s="5">
         <v>0</v>
       </c>
       <c r="M6">
         <v>95</v>
       </c>
       <c r="N6">
         <v>0</v>
       </c>
       <c r="O6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="P6">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="Q6" s="3">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="R6" s="5">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="S6">
         <v>0</v>
       </c>
       <c r="T6">
         <v>0</v>
       </c>
       <c r="U6">
         <v>136</v>
       </c>
       <c r="V6" s="3">
         <v>136</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
@@ -1164,125 +1164,125 @@
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7" s="3">
         <v>0</v>
       </c>
       <c r="L7" s="5">
         <v>1</v>
       </c>
       <c r="M7">
         <v>805</v>
       </c>
       <c r="N7">
         <v>641</v>
       </c>
       <c r="O7">
-        <v>580</v>
+        <v>644</v>
       </c>
       <c r="P7">
         <v>83</v>
       </c>
       <c r="Q7" s="3">
-        <v>2109</v>
+        <v>2173</v>
       </c>
       <c r="R7" s="5">
-        <v>2110</v>
+        <v>2174</v>
       </c>
       <c r="S7">
         <v>1200</v>
       </c>
       <c r="T7">
         <v>2461</v>
       </c>
       <c r="U7">
         <v>0</v>
       </c>
       <c r="V7" s="3">
         <v>3661</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8" s="3">
         <v>0</v>
       </c>
       <c r="L8" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M8">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="N8">
         <v>212</v>
       </c>
       <c r="O8">
         <v>0</v>
       </c>
       <c r="P8">
         <v>0</v>
       </c>
       <c r="Q8" s="3">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="R8" s="5">
         <v>972</v>
       </c>
       <c r="S8">
         <v>0</v>
       </c>
       <c r="T8">
         <v>0</v>
       </c>
       <c r="U8">
         <v>0</v>
       </c>
       <c r="V8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
@@ -1640,128 +1640,128 @@
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>135</v>
       </c>
       <c r="I14">
         <v>7</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14" s="3">
         <v>142</v>
       </c>
       <c r="L14" s="5">
         <v>146</v>
       </c>
       <c r="M14">
         <v>5955</v>
       </c>
       <c r="N14">
         <v>3503</v>
       </c>
       <c r="O14">
-        <v>4021</v>
+        <v>6181</v>
       </c>
       <c r="P14">
-        <v>19</v>
+        <v>211</v>
       </c>
       <c r="Q14" s="3">
-        <v>13498</v>
+        <v>15850</v>
       </c>
       <c r="R14" s="5">
-        <v>13644</v>
+        <v>15996</v>
       </c>
       <c r="S14">
         <v>61548</v>
       </c>
       <c r="T14">
         <v>3000</v>
       </c>
       <c r="U14">
-        <v>5450</v>
+        <v>10746</v>
       </c>
       <c r="V14" s="3">
-        <v>69998</v>
+        <v>75294</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15">
         <v>4</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15" s="3">
         <v>4</v>
       </c>
       <c r="G15">
         <v>613</v>
       </c>
       <c r="H15">
         <v>79</v>
       </c>
       <c r="I15">
         <v>63</v>
       </c>
       <c r="J15">
         <v>60</v>
       </c>
       <c r="K15" s="3">
         <v>815</v>
       </c>
       <c r="L15" s="5">
         <v>819</v>
       </c>
       <c r="M15">
         <v>5209</v>
       </c>
       <c r="N15">
         <v>570</v>
       </c>
       <c r="O15">
         <v>310</v>
       </c>
       <c r="P15">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="Q15" s="3">
-        <v>6099</v>
+        <v>6135</v>
       </c>
       <c r="R15" s="5">
-        <v>6918</v>
+        <v>6954</v>
       </c>
       <c r="S15">
         <v>3825</v>
       </c>
       <c r="T15">
         <v>0</v>
       </c>
       <c r="U15">
         <v>0</v>
       </c>
       <c r="V15" s="3">
         <v>3825</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16">
@@ -1915,57 +1915,57 @@
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18" s="3">
         <v>0</v>
       </c>
       <c r="L18" s="5">
         <v>3</v>
       </c>
       <c r="M18">
         <v>1177</v>
       </c>
       <c r="N18">
         <v>46</v>
       </c>
       <c r="O18">
         <v>0</v>
       </c>
       <c r="P18">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="Q18" s="3">
-        <v>1223</v>
+        <v>1252</v>
       </c>
       <c r="R18" s="5">
-        <v>1226</v>
+        <v>1255</v>
       </c>
       <c r="S18">
         <v>1365</v>
       </c>
       <c r="T18">
         <v>0</v>
       </c>
       <c r="U18">
         <v>0</v>
       </c>
       <c r="V18" s="3">
         <v>1365</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
@@ -2113,63 +2113,63 @@
       <c r="F21" s="3">
         <v>1</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21" s="3">
         <v>0</v>
       </c>
       <c r="L21" s="5">
         <v>1</v>
       </c>
       <c r="M21">
         <v>2716</v>
       </c>
       <c r="N21">
-        <v>250</v>
+        <v>90</v>
       </c>
       <c r="O21">
         <v>0</v>
       </c>
       <c r="P21">
         <v>0</v>
       </c>
       <c r="Q21" s="3">
-        <v>2966</v>
+        <v>2806</v>
       </c>
       <c r="R21" s="5">
-        <v>2967</v>
+        <v>2807</v>
       </c>
       <c r="S21">
         <v>4604</v>
       </c>
       <c r="T21">
         <v>0</v>
       </c>
       <c r="U21">
         <v>0</v>
       </c>
       <c r="V21" s="3">
         <v>4604</v>
       </c>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
         <v>3</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
@@ -2178,54 +2178,54 @@
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22" s="3">
         <v>3</v>
       </c>
       <c r="G22">
         <v>3</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22" s="3">
         <v>3</v>
       </c>
       <c r="L22" s="5">
         <v>6</v>
       </c>
       <c r="M22">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="N22">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="O22">
         <v>0</v>
       </c>
       <c r="P22">
         <v>0</v>
       </c>
       <c r="Q22" s="3">
         <v>44</v>
       </c>
       <c r="R22" s="5">
         <v>50</v>
       </c>
       <c r="S22">
         <v>0</v>
       </c>
       <c r="T22">
         <v>0</v>
       </c>
       <c r="U22">
         <v>0</v>
       </c>
       <c r="V22" s="3">
         <v>0</v>
       </c>
@@ -2320,128 +2320,128 @@
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24" s="3">
         <v>0</v>
       </c>
       <c r="L24" s="5">
         <v>1</v>
       </c>
       <c r="M24">
         <v>0</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
       <c r="O24">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="P24">
         <v>0</v>
       </c>
       <c r="Q24" s="3">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="R24" s="5">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="S24">
         <v>0</v>
       </c>
       <c r="T24">
         <v>0</v>
       </c>
       <c r="U24">
         <v>0</v>
       </c>
       <c r="V24" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25">
         <v>6</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25" s="3">
         <v>6</v>
       </c>
       <c r="G25">
         <v>47</v>
       </c>
       <c r="H25">
         <v>2</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="K25" s="3">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L25" s="5">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="M25">
         <v>4767</v>
       </c>
       <c r="N25">
         <v>82</v>
       </c>
       <c r="O25">
         <v>128</v>
       </c>
       <c r="P25">
-        <v>218</v>
+        <v>487</v>
       </c>
       <c r="Q25" s="3">
-        <v>5195</v>
+        <v>5464</v>
       </c>
       <c r="R25" s="5">
-        <v>5250</v>
+        <v>5527</v>
       </c>
       <c r="S25">
         <v>3224</v>
       </c>
       <c r="T25">
         <v>5600</v>
       </c>
       <c r="U25">
         <v>0</v>
       </c>
       <c r="V25" s="3">
         <v>8824</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26">
         <v>6</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26">
@@ -2474,110 +2474,110 @@
       <c r="M26">
         <v>1614</v>
       </c>
       <c r="N26">
         <v>44</v>
       </c>
       <c r="O26">
         <v>9</v>
       </c>
       <c r="P26">
         <v>6</v>
       </c>
       <c r="Q26" s="3">
         <v>1673</v>
       </c>
       <c r="R26" s="5">
         <v>1692</v>
       </c>
       <c r="S26">
         <v>6400</v>
       </c>
       <c r="T26">
         <v>1162</v>
       </c>
       <c r="U26">
-        <v>0</v>
+        <v>1111</v>
       </c>
       <c r="V26" s="3">
-        <v>7562</v>
+        <v>8673</v>
       </c>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27">
         <v>83</v>
       </c>
       <c r="H27">
         <v>14</v>
       </c>
       <c r="I27">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
       <c r="K27" s="3">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="L27" s="5">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="M27">
         <v>687</v>
       </c>
       <c r="N27">
         <v>1021</v>
       </c>
       <c r="O27">
-        <v>352</v>
+        <v>674</v>
       </c>
       <c r="P27">
-        <v>458</v>
+        <v>247</v>
       </c>
       <c r="Q27" s="3">
-        <v>2518</v>
+        <v>2629</v>
       </c>
       <c r="R27" s="5">
-        <v>2621</v>
+        <v>2776</v>
       </c>
       <c r="S27">
         <v>300</v>
       </c>
       <c r="T27">
         <v>0</v>
       </c>
       <c r="U27">
         <v>9531</v>
       </c>
       <c r="V27" s="3">
         <v>9831</v>
       </c>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
         <v>0</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
@@ -2654,66 +2654,66 @@
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29">
         <v>8</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29" s="3">
         <v>8</v>
       </c>
       <c r="L29" s="5">
         <v>8</v>
       </c>
       <c r="M29">
-        <v>1746</v>
+        <v>1924</v>
       </c>
       <c r="N29">
         <v>0</v>
       </c>
       <c r="O29">
         <v>0</v>
       </c>
       <c r="P29">
         <v>0</v>
       </c>
       <c r="Q29" s="3">
-        <v>1746</v>
+        <v>1924</v>
       </c>
       <c r="R29" s="5">
-        <v>1754</v>
+        <v>1932</v>
       </c>
       <c r="S29">
         <v>0</v>
       </c>
       <c r="T29">
         <v>612</v>
       </c>
       <c r="U29">
         <v>0</v>
       </c>
       <c r="V29" s="3">
         <v>612</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
         <v>2</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30">
@@ -2778,146 +2778,146 @@
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31" s="3">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31" s="3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L31" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M31">
         <v>19</v>
       </c>
       <c r="N31">
         <v>23</v>
       </c>
       <c r="O31">
-        <v>625</v>
+        <v>670</v>
       </c>
       <c r="P31">
         <v>0</v>
       </c>
       <c r="Q31" s="3">
-        <v>667</v>
+        <v>712</v>
       </c>
       <c r="R31" s="5">
-        <v>667</v>
+        <v>718</v>
       </c>
       <c r="S31">
         <v>7720</v>
       </c>
       <c r="T31">
         <v>0</v>
       </c>
       <c r="U31">
         <v>0</v>
       </c>
       <c r="V31" s="3">
         <v>7720</v>
       </c>
     </row>
     <row r="32" spans="1:22">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
         <v>1</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32" s="3">
         <v>1</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>17</v>
       </c>
       <c r="I32">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32" s="3">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="L32" s="5">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="M32">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="N32">
-        <v>438</v>
+        <v>498</v>
       </c>
       <c r="O32">
-        <v>100</v>
+        <v>220</v>
       </c>
       <c r="P32">
         <v>0</v>
       </c>
       <c r="Q32" s="3">
-        <v>2706</v>
+        <v>2887</v>
       </c>
       <c r="R32" s="5">
-        <v>2724</v>
+        <v>2922</v>
       </c>
       <c r="S32">
         <v>11394</v>
       </c>
       <c r="T32">
         <v>0</v>
       </c>
       <c r="U32">
         <v>0</v>
       </c>
       <c r="V32" s="3">
         <v>11394</v>
       </c>
     </row>
     <row r="33" spans="1:22">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
         <v>2</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33">
@@ -3065,63 +3065,63 @@
       <c r="F35" s="3">
         <v>6</v>
       </c>
       <c r="G35">
         <v>20</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35" s="3">
         <v>20</v>
       </c>
       <c r="L35" s="5">
         <v>26</v>
       </c>
       <c r="M35">
         <v>4216</v>
       </c>
       <c r="N35">
-        <v>2300</v>
+        <v>2299</v>
       </c>
       <c r="O35">
-        <v>503</v>
+        <v>1004</v>
       </c>
       <c r="P35">
         <v>104</v>
       </c>
       <c r="Q35" s="3">
-        <v>7123</v>
+        <v>7623</v>
       </c>
       <c r="R35" s="5">
-        <v>7149</v>
+        <v>7649</v>
       </c>
       <c r="S35">
         <v>89423</v>
       </c>
       <c r="T35">
         <v>800</v>
       </c>
       <c r="U35">
         <v>4739</v>
       </c>
       <c r="V35" s="3">
         <v>94962</v>
       </c>
     </row>
     <row r="36" spans="1:22">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
         <v>5</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36">
@@ -3198,66 +3198,66 @@
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37" s="3">
         <v>8</v>
       </c>
       <c r="G37">
         <v>27</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37" s="3">
         <v>27</v>
       </c>
       <c r="L37" s="5">
         <v>35</v>
       </c>
       <c r="M37">
-        <v>3774</v>
+        <v>4106</v>
       </c>
       <c r="N37">
-        <v>399</v>
+        <v>67</v>
       </c>
       <c r="O37">
-        <v>0</v>
+        <v>165</v>
       </c>
       <c r="P37">
         <v>0</v>
       </c>
       <c r="Q37" s="3">
-        <v>4173</v>
+        <v>4338</v>
       </c>
       <c r="R37" s="5">
-        <v>4208</v>
+        <v>4373</v>
       </c>
       <c r="S37">
         <v>0</v>
       </c>
       <c r="T37">
         <v>0</v>
       </c>
       <c r="U37">
         <v>0</v>
       </c>
       <c r="V37" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:22">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38">
         <v>0</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38">
@@ -3275,57 +3275,57 @@
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38" s="3">
         <v>0</v>
       </c>
       <c r="L38" s="5">
         <v>0</v>
       </c>
       <c r="M38">
         <v>0</v>
       </c>
       <c r="N38">
         <v>199</v>
       </c>
       <c r="O38">
         <v>0</v>
       </c>
       <c r="P38">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="Q38" s="3">
-        <v>199</v>
+        <v>299</v>
       </c>
       <c r="R38" s="5">
-        <v>199</v>
+        <v>299</v>
       </c>
       <c r="S38">
         <v>16709</v>
       </c>
       <c r="T38">
         <v>0</v>
       </c>
       <c r="U38">
         <v>0</v>
       </c>
       <c r="V38" s="3">
         <v>16709</v>
       </c>
     </row>
     <row r="39" spans="1:22">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
         <v>0</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39">
@@ -3352,116 +3352,116 @@
       <c r="K39" s="3">
         <v>11</v>
       </c>
       <c r="L39" s="5">
         <v>11</v>
       </c>
       <c r="M39">
         <v>1889</v>
       </c>
       <c r="N39">
         <v>0</v>
       </c>
       <c r="O39">
         <v>96</v>
       </c>
       <c r="P39">
         <v>0</v>
       </c>
       <c r="Q39" s="3">
         <v>1985</v>
       </c>
       <c r="R39" s="5">
         <v>1996</v>
       </c>
       <c r="S39">
-        <v>10626</v>
+        <v>11126</v>
       </c>
       <c r="T39">
         <v>480</v>
       </c>
       <c r="U39">
         <v>0</v>
       </c>
       <c r="V39" s="3">
-        <v>11106</v>
+        <v>11606</v>
       </c>
     </row>
     <row r="40" spans="1:22">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
         <v>6</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40" s="3">
         <v>7</v>
       </c>
       <c r="G40">
         <v>60</v>
       </c>
       <c r="H40">
         <v>4</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40" s="3">
         <v>64</v>
       </c>
       <c r="L40" s="5">
         <v>71</v>
       </c>
       <c r="M40">
         <v>8871</v>
       </c>
       <c r="N40">
         <v>503</v>
       </c>
       <c r="O40">
-        <v>162</v>
+        <v>228</v>
       </c>
       <c r="P40">
         <v>0</v>
       </c>
       <c r="Q40" s="3">
-        <v>9536</v>
+        <v>9602</v>
       </c>
       <c r="R40" s="5">
-        <v>9607</v>
+        <v>9673</v>
       </c>
       <c r="S40">
         <v>2359</v>
       </c>
       <c r="T40">
         <v>7000</v>
       </c>
       <c r="U40">
         <v>778</v>
       </c>
       <c r="V40" s="3">
         <v>10137</v>
       </c>
     </row>
     <row r="41" spans="1:22">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41">
         <v>2</v>
       </c>
       <c r="C41">
         <v>0</v>
       </c>
       <c r="D41">
@@ -3630,110 +3630,110 @@
       <c r="M43">
         <v>647</v>
       </c>
       <c r="N43">
         <v>219</v>
       </c>
       <c r="O43">
         <v>0</v>
       </c>
       <c r="P43">
         <v>0</v>
       </c>
       <c r="Q43" s="3">
         <v>866</v>
       </c>
       <c r="R43" s="5">
         <v>871</v>
       </c>
       <c r="S43">
         <v>0</v>
       </c>
       <c r="T43">
         <v>0</v>
       </c>
       <c r="U43">
-        <v>0</v>
+        <v>1386</v>
       </c>
       <c r="V43" s="3">
-        <v>0</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="44" spans="1:22">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44">
         <v>3</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
       <c r="D44">
         <v>0</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44" s="3">
         <v>4</v>
       </c>
       <c r="G44">
         <v>36</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44" s="3">
         <v>36</v>
       </c>
       <c r="L44" s="5">
         <v>40</v>
       </c>
       <c r="M44">
         <v>4224</v>
       </c>
       <c r="N44">
-        <v>277</v>
+        <v>384</v>
       </c>
       <c r="O44">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="P44">
-        <v>595</v>
+        <v>803</v>
       </c>
       <c r="Q44" s="3">
-        <v>5096</v>
+        <v>5451</v>
       </c>
       <c r="R44" s="5">
-        <v>5136</v>
+        <v>5491</v>
       </c>
       <c r="S44">
         <v>9046</v>
       </c>
       <c r="T44">
         <v>0</v>
       </c>
       <c r="U44">
         <v>1531</v>
       </c>
       <c r="V44" s="3">
         <v>10577</v>
       </c>
     </row>
     <row r="45" spans="1:22">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
         <v>0</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45">
@@ -3777,167 +3777,167 @@
       </c>
       <c r="Q45" s="3">
         <v>99</v>
       </c>
       <c r="R45" s="5">
         <v>99</v>
       </c>
       <c r="S45">
         <v>482</v>
       </c>
       <c r="T45">
         <v>0</v>
       </c>
       <c r="U45">
         <v>504</v>
       </c>
       <c r="V45" s="3">
         <v>986</v>
       </c>
     </row>
     <row r="46" spans="1:22">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C46">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D46">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46" s="3">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="G46">
         <v>7</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46" s="3">
         <v>7</v>
       </c>
       <c r="L46" s="5">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="M46">
-        <v>11677</v>
+        <v>11685</v>
       </c>
       <c r="N46">
-        <v>582</v>
+        <v>571</v>
       </c>
       <c r="O46">
-        <v>1645</v>
+        <v>2192</v>
       </c>
       <c r="P46">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="Q46" s="3">
-        <v>13904</v>
+        <v>14462</v>
       </c>
       <c r="R46" s="5">
-        <v>14081</v>
+        <v>14644</v>
       </c>
       <c r="S46">
         <v>7087</v>
       </c>
       <c r="T46">
         <v>0</v>
       </c>
       <c r="U46">
         <v>0</v>
       </c>
       <c r="V46" s="3">
         <v>7087</v>
       </c>
     </row>
     <row r="47" spans="1:22">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G47">
         <v>5</v>
       </c>
       <c r="H47">
         <v>36</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47" s="3">
         <v>41</v>
       </c>
       <c r="L47" s="5">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M47">
-        <v>1581</v>
+        <v>1676</v>
       </c>
       <c r="N47">
         <v>64</v>
       </c>
       <c r="O47">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="P47">
         <v>0</v>
       </c>
       <c r="Q47" s="3">
-        <v>2295</v>
+        <v>2438</v>
       </c>
       <c r="R47" s="5">
-        <v>2338</v>
+        <v>2480</v>
       </c>
       <c r="S47">
         <v>20000</v>
       </c>
       <c r="T47">
         <v>0</v>
       </c>
       <c r="U47">
         <v>0</v>
       </c>
       <c r="V47" s="3">
         <v>20000</v>
       </c>
     </row>
     <row r="48" spans="1:22">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
         <v>0</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48">
@@ -4035,181 +4035,181 @@
       <c r="L49" s="5">
         <v>0</v>
       </c>
       <c r="M49">
         <v>6</v>
       </c>
       <c r="N49">
         <v>0</v>
       </c>
       <c r="O49">
         <v>0</v>
       </c>
       <c r="P49">
         <v>0</v>
       </c>
       <c r="Q49" s="3">
         <v>6</v>
       </c>
       <c r="R49" s="5">
         <v>6</v>
       </c>
       <c r="S49">
         <v>0</v>
       </c>
       <c r="T49">
-        <v>1515</v>
+        <v>1082</v>
       </c>
       <c r="U49">
         <v>0</v>
       </c>
       <c r="V49" s="3">
-        <v>1515</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="50" spans="1:22">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50">
         <v>4</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50" s="3">
         <v>4</v>
       </c>
       <c r="G50">
         <v>22</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50">
         <v>9</v>
       </c>
       <c r="J50">
         <v>30</v>
       </c>
       <c r="K50" s="3">
         <v>61</v>
       </c>
       <c r="L50" s="5">
         <v>65</v>
       </c>
       <c r="M50">
         <v>3359</v>
       </c>
       <c r="N50">
         <v>46</v>
       </c>
       <c r="O50">
-        <v>237</v>
+        <v>433</v>
       </c>
       <c r="P50">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="Q50" s="3">
-        <v>3642</v>
+        <v>3880</v>
       </c>
       <c r="R50" s="5">
-        <v>3707</v>
+        <v>3945</v>
       </c>
       <c r="S50">
         <v>0</v>
       </c>
       <c r="T50">
         <v>0</v>
       </c>
       <c r="U50">
         <v>911</v>
       </c>
       <c r="V50" s="3">
         <v>911</v>
       </c>
     </row>
     <row r="51" spans="1:22">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
         <v>1</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G51">
         <v>924</v>
       </c>
       <c r="H51">
-        <v>331</v>
+        <v>178</v>
       </c>
       <c r="I51">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="J51">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="K51" s="3">
-        <v>1479</v>
+        <v>1354</v>
       </c>
       <c r="L51" s="5">
-        <v>1480</v>
+        <v>1357</v>
       </c>
       <c r="M51">
         <v>1911</v>
       </c>
       <c r="N51">
         <v>196</v>
       </c>
       <c r="O51">
         <v>76</v>
       </c>
       <c r="P51">
         <v>61</v>
       </c>
       <c r="Q51" s="3">
         <v>2244</v>
       </c>
       <c r="R51" s="5">
-        <v>3724</v>
+        <v>3601</v>
       </c>
       <c r="S51">
         <v>2506</v>
       </c>
       <c r="T51">
         <v>0</v>
       </c>
       <c r="U51">
         <v>850</v>
       </c>
       <c r="V51" s="3">
         <v>3356</v>
       </c>
     </row>
     <row r="52" spans="1:22">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
         <v>0</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52">
@@ -4425,63 +4425,63 @@
       <c r="F55" s="3">
         <v>0</v>
       </c>
       <c r="G55">
         <v>18</v>
       </c>
       <c r="H55">
         <v>2</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55" s="3">
         <v>20</v>
       </c>
       <c r="L55" s="5">
         <v>20</v>
       </c>
       <c r="M55">
         <v>3321</v>
       </c>
       <c r="N55">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="O55">
-        <v>538</v>
+        <v>642</v>
       </c>
       <c r="P55">
         <v>105</v>
       </c>
       <c r="Q55" s="3">
-        <v>4105</v>
+        <v>4197</v>
       </c>
       <c r="R55" s="5">
-        <v>4125</v>
+        <v>4217</v>
       </c>
       <c r="S55">
         <v>0</v>
       </c>
       <c r="T55">
         <v>14700</v>
       </c>
       <c r="U55">
         <v>2100</v>
       </c>
       <c r="V55" s="3">
         <v>16800</v>
       </c>
     </row>
     <row r="56" spans="1:22">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
         <v>0</v>
       </c>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56">
@@ -4514,54 +4514,54 @@
       <c r="M56">
         <v>68</v>
       </c>
       <c r="N56">
         <v>0</v>
       </c>
       <c r="O56">
         <v>0</v>
       </c>
       <c r="P56">
         <v>0</v>
       </c>
       <c r="Q56" s="3">
         <v>68</v>
       </c>
       <c r="R56" s="5">
         <v>68</v>
       </c>
       <c r="S56">
         <v>0</v>
       </c>
       <c r="T56">
         <v>0</v>
       </c>
       <c r="U56">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="V56" s="3">
-        <v>0</v>
+        <v>126</v>
       </c>
     </row>
     <row r="57" spans="1:22">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
         <v>4</v>
       </c>
       <c r="C57">
         <v>0</v>
       </c>
       <c r="D57">
         <v>0</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57" s="3">
         <v>4</v>
       </c>
       <c r="G57">
         <v>30</v>
       </c>
       <c r="H57">
@@ -4626,202 +4626,202 @@
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58" s="3">
         <v>1</v>
       </c>
       <c r="G58">
         <v>99</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58">
         <v>4</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58" s="3">
         <v>103</v>
       </c>
       <c r="L58" s="5">
         <v>104</v>
       </c>
       <c r="M58">
-        <v>7747</v>
+        <v>7745</v>
       </c>
       <c r="N58">
         <v>1316</v>
       </c>
       <c r="O58">
-        <v>123</v>
+        <v>288</v>
       </c>
       <c r="P58">
-        <v>514</v>
+        <v>678</v>
       </c>
       <c r="Q58" s="3">
-        <v>9700</v>
+        <v>10027</v>
       </c>
       <c r="R58" s="5">
-        <v>9804</v>
+        <v>10131</v>
       </c>
       <c r="S58">
         <v>21622</v>
       </c>
       <c r="T58">
         <v>0</v>
       </c>
       <c r="U58">
         <v>0</v>
       </c>
       <c r="V58" s="3">
         <v>21622</v>
       </c>
     </row>
     <row r="59" spans="1:22">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59">
         <v>0</v>
       </c>
       <c r="C59">
         <v>0</v>
       </c>
       <c r="D59">
         <v>0</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59" s="3">
         <v>0</v>
       </c>
       <c r="G59">
         <v>40</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K59" s="3">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L59" s="5">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M59">
         <v>0</v>
       </c>
       <c r="N59">
         <v>0</v>
       </c>
       <c r="O59">
         <v>0</v>
       </c>
       <c r="P59">
         <v>0</v>
       </c>
       <c r="Q59" s="3">
         <v>0</v>
       </c>
       <c r="R59" s="5">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="S59">
         <v>0</v>
       </c>
       <c r="T59">
         <v>0</v>
       </c>
       <c r="U59">
         <v>220</v>
       </c>
       <c r="V59" s="3">
         <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:22">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60" s="3">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G60">
-        <v>1472</v>
+        <v>1471</v>
       </c>
       <c r="H60">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="I60">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="J60">
-        <v>85</v>
+        <v>111</v>
       </c>
       <c r="K60" s="3">
-        <v>2160</v>
+        <v>2193</v>
       </c>
       <c r="L60" s="5">
-        <v>2253</v>
+        <v>2287</v>
       </c>
       <c r="M60">
-        <v>12403</v>
+        <v>12200</v>
       </c>
       <c r="N60">
-        <v>1313</v>
+        <v>1512</v>
       </c>
       <c r="O60">
-        <v>1890</v>
+        <v>1969</v>
       </c>
       <c r="P60">
-        <v>256</v>
+        <v>465</v>
       </c>
       <c r="Q60" s="3">
-        <v>15862</v>
+        <v>16146</v>
       </c>
       <c r="R60" s="5">
-        <v>18115</v>
+        <v>18433</v>
       </c>
       <c r="S60">
         <v>61754</v>
       </c>
       <c r="T60">
         <v>23397</v>
       </c>
       <c r="U60">
         <v>8102</v>
       </c>
       <c r="V60" s="3">
         <v>93253</v>
       </c>
     </row>
     <row r="61" spans="1:22">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61">
         <v>0</v>
       </c>
       <c r="C61">
         <v>0</v>
       </c>
       <c r="D61">
@@ -4833,63 +4833,63 @@
       <c r="F61" s="3">
         <v>0</v>
       </c>
       <c r="G61">
         <v>779</v>
       </c>
       <c r="H61">
         <v>52</v>
       </c>
       <c r="I61">
         <v>100</v>
       </c>
       <c r="J61">
         <v>164</v>
       </c>
       <c r="K61" s="3">
         <v>1095</v>
       </c>
       <c r="L61" s="5">
         <v>1095</v>
       </c>
       <c r="M61">
         <v>7725</v>
       </c>
       <c r="N61">
-        <v>578</v>
+        <v>538</v>
       </c>
       <c r="O61">
         <v>373</v>
       </c>
       <c r="P61">
         <v>383</v>
       </c>
       <c r="Q61" s="3">
-        <v>9059</v>
+        <v>9019</v>
       </c>
       <c r="R61" s="5">
-        <v>10154</v>
+        <v>10114</v>
       </c>
       <c r="S61">
         <v>15741</v>
       </c>
       <c r="T61">
         <v>0</v>
       </c>
       <c r="U61">
         <v>0</v>
       </c>
       <c r="V61" s="3">
         <v>15741</v>
       </c>
     </row>
     <row r="62" spans="1:22">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62">
         <v>1</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62">
@@ -4907,137 +4907,137 @@
       <c r="H62">
         <v>62</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62">
         <v>39</v>
       </c>
       <c r="K62" s="3">
         <v>171</v>
       </c>
       <c r="L62" s="5">
         <v>172</v>
       </c>
       <c r="M62">
         <v>1340</v>
       </c>
       <c r="N62">
         <v>441</v>
       </c>
       <c r="O62">
         <v>0</v>
       </c>
       <c r="P62">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="Q62" s="3">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="R62" s="5">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="S62">
         <v>0</v>
       </c>
       <c r="T62">
         <v>0</v>
       </c>
       <c r="U62">
         <v>0</v>
       </c>
       <c r="V62" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:22">
       <c r="A63" t="s">
         <v>71</v>
       </c>
       <c r="B63">
         <v>0</v>
       </c>
       <c r="C63">
         <v>0</v>
       </c>
       <c r="D63">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G63">
         <v>1591</v>
       </c>
       <c r="H63">
-        <v>637</v>
+        <v>620</v>
       </c>
       <c r="I63">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J63">
         <v>184</v>
       </c>
       <c r="K63" s="3">
-        <v>2449</v>
+        <v>2436</v>
       </c>
       <c r="L63" s="5">
-        <v>2450</v>
+        <v>2436</v>
       </c>
       <c r="M63">
         <v>4451</v>
       </c>
       <c r="N63">
         <v>435</v>
       </c>
       <c r="O63">
-        <v>315</v>
+        <v>212</v>
       </c>
       <c r="P63">
-        <v>955</v>
+        <v>1058</v>
       </c>
       <c r="Q63" s="3">
         <v>6156</v>
       </c>
       <c r="R63" s="5">
-        <v>8606</v>
+        <v>8592</v>
       </c>
       <c r="S63">
         <v>370</v>
       </c>
       <c r="T63">
-        <v>0</v>
+        <v>1028</v>
       </c>
       <c r="U63">
         <v>0</v>
       </c>
       <c r="V63" s="3">
-        <v>370</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="64" spans="1:22">
       <c r="A64" t="s">
         <v>72</v>
       </c>
       <c r="B64">
         <v>1</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64">
         <v>0</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64" s="3">
         <v>2</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
@@ -5102,66 +5102,66 @@
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65" s="3">
         <v>3</v>
       </c>
       <c r="G65">
         <v>40</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65" s="3">
         <v>40</v>
       </c>
       <c r="L65" s="5">
         <v>43</v>
       </c>
       <c r="M65">
-        <v>1627</v>
+        <v>1637</v>
       </c>
       <c r="N65">
         <v>681</v>
       </c>
       <c r="O65">
         <v>258</v>
       </c>
       <c r="P65">
         <v>0</v>
       </c>
       <c r="Q65" s="3">
-        <v>2566</v>
+        <v>2576</v>
       </c>
       <c r="R65" s="5">
-        <v>2609</v>
+        <v>2619</v>
       </c>
       <c r="S65">
         <v>0</v>
       </c>
       <c r="T65">
         <v>5707</v>
       </c>
       <c r="U65">
         <v>207</v>
       </c>
       <c r="V65" s="3">
         <v>5914</v>
       </c>
     </row>
     <row r="66" spans="1:22">
       <c r="A66" t="s">
         <v>74</v>
       </c>
       <c r="B66">
         <v>0</v>
       </c>
       <c r="C66">
         <v>0</v>
       </c>
       <c r="D66">
@@ -5244,54 +5244,54 @@
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67" s="3">
         <v>0</v>
       </c>
       <c r="L67" s="5">
         <v>0</v>
       </c>
       <c r="M67">
         <v>2</v>
       </c>
       <c r="N67">
         <v>81</v>
       </c>
       <c r="O67">
+        <v>0</v>
+      </c>
+      <c r="P67">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Q67" s="3">
         <v>91</v>
       </c>
       <c r="R67" s="5">
         <v>91</v>
       </c>
       <c r="S67">
         <v>0</v>
       </c>
       <c r="T67">
         <v>0</v>
       </c>
       <c r="U67">
         <v>0</v>
       </c>
       <c r="V67" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:22">
       <c r="A68" t="s">
         <v>76</v>
       </c>
       <c r="B68">
@@ -5377,63 +5377,63 @@
       <c r="F69" s="3">
         <v>4</v>
       </c>
       <c r="G69">
         <v>2</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69">
         <v>39</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69" s="3">
         <v>41</v>
       </c>
       <c r="L69" s="5">
         <v>45</v>
       </c>
       <c r="M69">
         <v>5104</v>
       </c>
       <c r="N69">
-        <v>540</v>
+        <v>460</v>
       </c>
       <c r="O69">
-        <v>56</v>
+        <v>380</v>
       </c>
       <c r="P69">
-        <v>127</v>
+        <v>53</v>
       </c>
       <c r="Q69" s="3">
-        <v>5827</v>
+        <v>5997</v>
       </c>
       <c r="R69" s="5">
-        <v>5872</v>
+        <v>6042</v>
       </c>
       <c r="S69">
         <v>0</v>
       </c>
       <c r="T69">
         <v>0</v>
       </c>
       <c r="U69">
         <v>206</v>
       </c>
       <c r="V69" s="3">
         <v>206</v>
       </c>
     </row>
     <row r="70" spans="1:22">
       <c r="A70" t="s">
         <v>78</v>
       </c>
       <c r="B70">
         <v>15</v>
       </c>
       <c r="C70">
         <v>0</v>
       </c>
       <c r="D70">
@@ -5445,75 +5445,75 @@
       <c r="F70" s="3">
         <v>15</v>
       </c>
       <c r="G70">
         <v>24</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70" s="3">
         <v>24</v>
       </c>
       <c r="L70" s="5">
         <v>39</v>
       </c>
       <c r="M70">
         <v>14823</v>
       </c>
       <c r="N70">
-        <v>2377</v>
+        <v>2385</v>
       </c>
       <c r="O70">
-        <v>3361</v>
+        <v>3148</v>
       </c>
       <c r="P70">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="Q70" s="3">
-        <v>20755</v>
+        <v>20557</v>
       </c>
       <c r="R70" s="5">
-        <v>20794</v>
+        <v>20596</v>
       </c>
       <c r="S70">
         <v>147777</v>
       </c>
       <c r="T70">
         <v>25092</v>
       </c>
       <c r="U70">
-        <v>4979</v>
+        <v>10875</v>
       </c>
       <c r="V70" s="3">
-        <v>177848</v>
+        <v>183744</v>
       </c>
     </row>
     <row r="71" spans="1:22">
       <c r="A71" t="s">
         <v>79</v>
       </c>
       <c r="B71">
         <v>2</v>
       </c>
       <c r="C71">
         <v>0</v>
       </c>
       <c r="D71">
         <v>0</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71" s="3">
         <v>2</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
@@ -5584,128 +5584,128 @@
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72" s="3">
         <v>0</v>
       </c>
       <c r="L72" s="5">
         <v>2</v>
       </c>
       <c r="M72">
         <v>117</v>
       </c>
       <c r="N72">
         <v>54</v>
       </c>
       <c r="O72">
-        <v>0</v>
+        <v>179</v>
       </c>
       <c r="P72">
-        <v>179</v>
+        <v>0</v>
       </c>
       <c r="Q72" s="3">
         <v>350</v>
       </c>
       <c r="R72" s="5">
         <v>352</v>
       </c>
       <c r="S72">
         <v>1990</v>
       </c>
       <c r="T72">
         <v>0</v>
       </c>
       <c r="U72">
         <v>823</v>
       </c>
       <c r="V72" s="3">
         <v>2813</v>
       </c>
     </row>
     <row r="73" spans="1:22">
       <c r="A73" t="s">
         <v>81</v>
       </c>
       <c r="B73">
         <v>0</v>
       </c>
       <c r="C73">
         <v>0</v>
       </c>
       <c r="D73">
         <v>0</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73" s="3">
         <v>0</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
         <v>0</v>
       </c>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73">
-        <v>173</v>
+        <v>137</v>
       </c>
       <c r="K73" s="3">
-        <v>173</v>
+        <v>137</v>
       </c>
       <c r="L73" s="5">
-        <v>173</v>
+        <v>137</v>
       </c>
       <c r="M73">
         <v>608</v>
       </c>
       <c r="N73">
         <v>0</v>
       </c>
       <c r="O73">
         <v>163</v>
       </c>
       <c r="P73">
         <v>18</v>
       </c>
       <c r="Q73" s="3">
         <v>789</v>
       </c>
       <c r="R73" s="5">
-        <v>962</v>
+        <v>926</v>
       </c>
       <c r="S73">
         <v>0</v>
       </c>
       <c r="T73">
         <v>0</v>
       </c>
       <c r="U73">
         <v>0</v>
       </c>
       <c r="V73" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:22">
       <c r="A74" t="s">
         <v>82</v>
       </c>
       <c r="B74">
         <v>0</v>
       </c>
       <c r="C74">
         <v>0</v>
       </c>
       <c r="D74">
@@ -5714,66 +5714,66 @@
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74" s="3">
         <v>0</v>
       </c>
       <c r="G74">
         <v>2</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74" s="3">
         <v>2</v>
       </c>
       <c r="L74" s="5">
         <v>2</v>
       </c>
       <c r="M74">
-        <v>2639</v>
+        <v>2627</v>
       </c>
       <c r="N74">
         <v>548</v>
       </c>
       <c r="O74">
         <v>59</v>
       </c>
       <c r="P74">
         <v>0</v>
       </c>
       <c r="Q74" s="3">
-        <v>3246</v>
+        <v>3234</v>
       </c>
       <c r="R74" s="5">
-        <v>3248</v>
+        <v>3236</v>
       </c>
       <c r="S74">
         <v>0</v>
       </c>
       <c r="T74">
         <v>0</v>
       </c>
       <c r="U74">
         <v>1050</v>
       </c>
       <c r="V74" s="3">
         <v>1050</v>
       </c>
     </row>
     <row r="75" spans="1:22">
       <c r="A75" t="s">
         <v>83</v>
       </c>
       <c r="B75">
         <v>2</v>
       </c>
       <c r="C75">
         <v>0</v>
       </c>
       <c r="D75">
@@ -5788,60 +5788,60 @@
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75">
         <v>0</v>
       </c>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75" s="3">
         <v>0</v>
       </c>
       <c r="L75" s="5">
         <v>2</v>
       </c>
       <c r="M75">
         <v>2367</v>
       </c>
       <c r="N75">
         <v>257</v>
       </c>
       <c r="O75">
-        <v>455</v>
+        <v>564</v>
       </c>
       <c r="P75">
         <v>0</v>
       </c>
       <c r="Q75" s="3">
-        <v>3079</v>
+        <v>3188</v>
       </c>
       <c r="R75" s="5">
-        <v>3081</v>
+        <v>3190</v>
       </c>
       <c r="S75">
         <v>3309</v>
       </c>
       <c r="T75">
         <v>776</v>
       </c>
       <c r="U75">
         <v>0</v>
       </c>
       <c r="V75" s="3">
         <v>4085</v>
       </c>
     </row>
     <row r="76" spans="1:22">
       <c r="A76" t="s">
         <v>84</v>
       </c>
       <c r="B76">
         <v>0</v>
       </c>
       <c r="C76">
         <v>0</v>
       </c>
       <c r="D76">
@@ -5850,202 +5850,202 @@
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76" s="3">
         <v>0</v>
       </c>
       <c r="G76">
         <v>1</v>
       </c>
       <c r="H76">
         <v>7</v>
       </c>
       <c r="I76">
         <v>10</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
       <c r="K76" s="3">
         <v>18</v>
       </c>
       <c r="L76" s="5">
         <v>18</v>
       </c>
       <c r="M76">
-        <v>36883</v>
+        <v>36805</v>
       </c>
       <c r="N76">
-        <v>9127</v>
+        <v>9246</v>
       </c>
       <c r="O76">
-        <v>2066</v>
+        <v>2287</v>
       </c>
       <c r="P76">
-        <v>435</v>
+        <v>497</v>
       </c>
       <c r="Q76" s="3">
-        <v>48511</v>
+        <v>48835</v>
       </c>
       <c r="R76" s="5">
-        <v>48529</v>
+        <v>48853</v>
       </c>
       <c r="S76">
         <v>1750875</v>
       </c>
       <c r="T76">
         <v>408464</v>
       </c>
       <c r="U76">
-        <v>58428</v>
+        <v>64494</v>
       </c>
       <c r="V76" s="3">
-        <v>2217767</v>
+        <v>2223833</v>
       </c>
     </row>
     <row r="77" spans="1:22">
       <c r="A77" t="s">
         <v>85</v>
       </c>
       <c r="B77">
         <v>1</v>
       </c>
       <c r="C77">
         <v>0</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
       <c r="F77" s="3">
         <v>2</v>
       </c>
       <c r="G77">
-        <v>250</v>
+        <v>356</v>
       </c>
       <c r="H77">
         <v>3</v>
       </c>
       <c r="I77">
         <v>103</v>
       </c>
       <c r="J77">
         <v>224</v>
       </c>
       <c r="K77" s="3">
-        <v>580</v>
+        <v>686</v>
       </c>
       <c r="L77" s="5">
-        <v>582</v>
+        <v>688</v>
       </c>
       <c r="M77">
-        <v>8285</v>
+        <v>8342</v>
       </c>
       <c r="N77">
         <v>2675</v>
       </c>
       <c r="O77">
-        <v>1341</v>
+        <v>1539</v>
       </c>
       <c r="P77">
-        <v>776</v>
+        <v>1475</v>
       </c>
       <c r="Q77" s="3">
-        <v>13077</v>
+        <v>14031</v>
       </c>
       <c r="R77" s="5">
-        <v>13659</v>
+        <v>14719</v>
       </c>
       <c r="S77">
         <v>53146</v>
       </c>
       <c r="T77">
         <v>1962</v>
       </c>
       <c r="U77">
         <v>11302</v>
       </c>
       <c r="V77" s="3">
         <v>66410</v>
       </c>
     </row>
     <row r="78" spans="1:22">
       <c r="A78" t="s">
         <v>86</v>
       </c>
       <c r="B78">
         <v>2</v>
       </c>
       <c r="C78">
         <v>0</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78" s="3">
         <v>2</v>
       </c>
       <c r="G78">
-        <v>4</v>
+        <v>62</v>
       </c>
       <c r="H78">
         <v>0</v>
       </c>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
       <c r="K78" s="3">
-        <v>4</v>
+        <v>62</v>
       </c>
       <c r="L78" s="5">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="M78">
-        <v>8897</v>
+        <v>8838</v>
       </c>
       <c r="N78">
         <v>750</v>
       </c>
       <c r="O78">
-        <v>196</v>
+        <v>465</v>
       </c>
       <c r="P78">
         <v>79</v>
       </c>
       <c r="Q78" s="3">
-        <v>9922</v>
+        <v>10132</v>
       </c>
       <c r="R78" s="5">
-        <v>9928</v>
+        <v>10196</v>
       </c>
       <c r="S78">
         <v>1395</v>
       </c>
       <c r="T78">
         <v>1525</v>
       </c>
       <c r="U78">
         <v>0</v>
       </c>
       <c r="V78" s="3">
         <v>2920</v>
       </c>
     </row>
     <row r="79" spans="1:22">
       <c r="A79" t="s">
         <v>87</v>
       </c>
       <c r="B79">
         <v>5</v>
       </c>
       <c r="C79">
         <v>0</v>
       </c>
       <c r="D79">
@@ -6063,57 +6063,57 @@
       <c r="H79">
         <v>182</v>
       </c>
       <c r="I79">
         <v>0</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79" s="3">
         <v>521</v>
       </c>
       <c r="L79" s="5">
         <v>526</v>
       </c>
       <c r="M79">
         <v>7834</v>
       </c>
       <c r="N79">
         <v>1846</v>
       </c>
       <c r="O79">
         <v>175</v>
       </c>
       <c r="P79">
-        <v>595</v>
+        <v>654</v>
       </c>
       <c r="Q79" s="3">
-        <v>10450</v>
+        <v>10509</v>
       </c>
       <c r="R79" s="5">
-        <v>10976</v>
+        <v>11035</v>
       </c>
       <c r="S79">
         <v>189861</v>
       </c>
       <c r="T79">
         <v>7656</v>
       </c>
       <c r="U79">
         <v>0</v>
       </c>
       <c r="V79" s="3">
         <v>197517</v>
       </c>
     </row>
     <row r="80" spans="1:22">
       <c r="A80" t="s">
         <v>88</v>
       </c>
       <c r="B80">
         <v>2</v>
       </c>
       <c r="C80">
         <v>0</v>
       </c>
       <c r="D80">
@@ -6196,60 +6196,60 @@
       <c r="G81">
         <v>93</v>
       </c>
       <c r="H81">
         <v>0</v>
       </c>
       <c r="I81">
         <v>7</v>
       </c>
       <c r="J81">
         <v>4</v>
       </c>
       <c r="K81" s="3">
         <v>104</v>
       </c>
       <c r="L81" s="5">
         <v>107</v>
       </c>
       <c r="M81">
         <v>3762</v>
       </c>
       <c r="N81">
         <v>462</v>
       </c>
       <c r="O81">
-        <v>383</v>
+        <v>561</v>
       </c>
       <c r="P81">
         <v>100</v>
       </c>
       <c r="Q81" s="3">
-        <v>4707</v>
+        <v>4885</v>
       </c>
       <c r="R81" s="5">
-        <v>4814</v>
+        <v>4992</v>
       </c>
       <c r="S81">
         <v>0</v>
       </c>
       <c r="T81">
         <v>0</v>
       </c>
       <c r="U81">
         <v>0</v>
       </c>
       <c r="V81" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:22">
       <c r="A82" t="s">
         <v>90</v>
       </c>
       <c r="B82">
         <v>1</v>
       </c>
       <c r="C82">
         <v>0</v>
       </c>
       <c r="D82">
@@ -6329,63 +6329,63 @@
       <c r="F83" s="3">
         <v>0</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83">
         <v>0</v>
       </c>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
       <c r="K83" s="3">
         <v>0</v>
       </c>
       <c r="L83" s="5">
         <v>0</v>
       </c>
       <c r="M83">
         <v>0</v>
       </c>
       <c r="N83">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="O83">
         <v>0</v>
       </c>
       <c r="P83">
         <v>0</v>
       </c>
       <c r="Q83" s="3">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="R83" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="S83">
         <v>0</v>
       </c>
       <c r="T83">
         <v>1318</v>
       </c>
       <c r="U83">
         <v>0</v>
       </c>
       <c r="V83" s="3">
         <v>1318</v>
       </c>
     </row>
     <row r="84" spans="1:22">
       <c r="A84" t="s">
         <v>92</v>
       </c>
       <c r="B84">
         <v>1</v>
       </c>
       <c r="C84">
         <v>0</v>
       </c>
       <c r="D84">
@@ -6400,60 +6400,60 @@
       <c r="G84">
         <v>5</v>
       </c>
       <c r="H84">
         <v>0</v>
       </c>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84" s="3">
         <v>5</v>
       </c>
       <c r="L84" s="5">
         <v>6</v>
       </c>
       <c r="M84">
         <v>579</v>
       </c>
       <c r="N84">
         <v>69</v>
       </c>
       <c r="O84">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="P84">
         <v>0</v>
       </c>
       <c r="Q84" s="3">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="R84" s="5">
-        <v>935</v>
+        <v>942</v>
       </c>
       <c r="S84">
         <v>3865</v>
       </c>
       <c r="T84">
         <v>0</v>
       </c>
       <c r="U84">
         <v>0</v>
       </c>
       <c r="V84" s="3">
         <v>3865</v>
       </c>
     </row>
     <row r="85" spans="1:22">
       <c r="A85" t="s">
         <v>93</v>
       </c>
       <c r="B85">
         <v>2</v>
       </c>
       <c r="C85">
         <v>0</v>
       </c>
       <c r="D85">
@@ -6480,116 +6480,116 @@
       <c r="K85" s="3">
         <v>5</v>
       </c>
       <c r="L85" s="5">
         <v>7</v>
       </c>
       <c r="M85">
         <v>1288</v>
       </c>
       <c r="N85">
         <v>0</v>
       </c>
       <c r="O85">
         <v>86</v>
       </c>
       <c r="P85">
         <v>0</v>
       </c>
       <c r="Q85" s="3">
         <v>1374</v>
       </c>
       <c r="R85" s="5">
         <v>1381</v>
       </c>
       <c r="S85">
-        <v>252</v>
+        <v>2752</v>
       </c>
       <c r="T85">
         <v>0</v>
       </c>
       <c r="U85">
-        <v>7134</v>
+        <v>4634</v>
       </c>
       <c r="V85" s="3">
         <v>7386</v>
       </c>
     </row>
     <row r="86" spans="1:22">
       <c r="A86" t="s">
         <v>94</v>
       </c>
       <c r="B86">
         <v>7</v>
       </c>
       <c r="C86">
         <v>0</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86" s="3">
         <v>7</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
         <v>0</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
       <c r="J86">
         <v>18</v>
       </c>
       <c r="K86" s="3">
         <v>18</v>
       </c>
       <c r="L86" s="5">
         <v>25</v>
       </c>
       <c r="M86">
         <v>133</v>
       </c>
       <c r="N86">
         <v>0</v>
       </c>
       <c r="O86">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="P86">
         <v>0</v>
       </c>
       <c r="Q86" s="3">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="R86" s="5">
-        <v>158</v>
+        <v>193</v>
       </c>
       <c r="S86">
         <v>762</v>
       </c>
       <c r="T86">
         <v>0</v>
       </c>
       <c r="U86">
         <v>0</v>
       </c>
       <c r="V86" s="3">
         <v>762</v>
       </c>
     </row>
     <row r="87" spans="1:22">
       <c r="A87" t="s">
         <v>95</v>
       </c>
       <c r="B87">
         <v>1</v>
       </c>
       <c r="C87">
         <v>0</v>
       </c>
       <c r="D87">
@@ -6604,128 +6604,128 @@
       <c r="G87">
         <v>100</v>
       </c>
       <c r="H87">
         <v>0</v>
       </c>
       <c r="I87">
         <v>0</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87" s="3">
         <v>100</v>
       </c>
       <c r="L87" s="5">
         <v>101</v>
       </c>
       <c r="M87">
         <v>76</v>
       </c>
       <c r="N87">
         <v>683</v>
       </c>
       <c r="O87">
-        <v>0</v>
+        <v>203</v>
       </c>
       <c r="P87">
-        <v>203</v>
+        <v>0</v>
       </c>
       <c r="Q87" s="3">
         <v>962</v>
       </c>
       <c r="R87" s="5">
         <v>1063</v>
       </c>
       <c r="S87">
         <v>2300</v>
       </c>
       <c r="T87">
         <v>0</v>
       </c>
       <c r="U87">
         <v>1270</v>
       </c>
       <c r="V87" s="3">
         <v>3570</v>
       </c>
     </row>
     <row r="88" spans="1:22">
       <c r="A88" t="s">
         <v>96</v>
       </c>
       <c r="B88">
         <v>2</v>
       </c>
       <c r="C88">
         <v>0</v>
       </c>
       <c r="D88">
         <v>0</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88" s="3">
         <v>2</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
       <c r="I88">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88" s="3">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="L88" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="M88">
         <v>2047</v>
       </c>
       <c r="N88">
         <v>525</v>
       </c>
       <c r="O88">
         <v>41</v>
       </c>
       <c r="P88">
         <v>14</v>
       </c>
       <c r="Q88" s="3">
         <v>2627</v>
       </c>
       <c r="R88" s="5">
-        <v>2629</v>
+        <v>2640</v>
       </c>
       <c r="S88">
         <v>786</v>
       </c>
       <c r="T88">
         <v>0</v>
       </c>
       <c r="U88">
         <v>0</v>
       </c>
       <c r="V88" s="3">
         <v>786</v>
       </c>
     </row>
     <row r="89" spans="1:22">
       <c r="A89" t="s">
         <v>97</v>
       </c>
       <c r="B89">
         <v>0</v>
       </c>
       <c r="C89">
         <v>0</v>
       </c>
       <c r="D89">
@@ -6740,60 +6740,60 @@
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
         <v>0</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89" s="3">
         <v>0</v>
       </c>
       <c r="L89" s="5">
         <v>0</v>
       </c>
       <c r="M89">
         <v>542</v>
       </c>
       <c r="N89">
         <v>0</v>
       </c>
       <c r="O89">
-        <v>0</v>
+        <v>357</v>
       </c>
       <c r="P89">
         <v>0</v>
       </c>
       <c r="Q89" s="3">
-        <v>542</v>
+        <v>899</v>
       </c>
       <c r="R89" s="5">
-        <v>542</v>
+        <v>899</v>
       </c>
       <c r="S89">
         <v>1160</v>
       </c>
       <c r="T89">
         <v>0</v>
       </c>
       <c r="U89">
         <v>0</v>
       </c>
       <c r="V89" s="3">
         <v>1160</v>
       </c>
     </row>
     <row r="90" spans="1:22">
       <c r="A90" t="s">
         <v>98</v>
       </c>
       <c r="B90">
         <v>2</v>
       </c>
       <c r="C90">
         <v>0</v>
       </c>
       <c r="D90">
@@ -6808,60 +6808,60 @@
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90">
         <v>21</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90">
         <v>2</v>
       </c>
       <c r="K90" s="3">
         <v>23</v>
       </c>
       <c r="L90" s="5">
         <v>25</v>
       </c>
       <c r="M90">
         <v>1037</v>
       </c>
       <c r="N90">
         <v>53</v>
       </c>
       <c r="O90">
-        <v>145</v>
+        <v>250</v>
       </c>
       <c r="P90">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="Q90" s="3">
-        <v>1321</v>
+        <v>1396</v>
       </c>
       <c r="R90" s="5">
-        <v>1346</v>
+        <v>1421</v>
       </c>
       <c r="S90">
         <v>0</v>
       </c>
       <c r="T90">
         <v>0</v>
       </c>
       <c r="U90">
         <v>0</v>
       </c>
       <c r="V90" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:22">
       <c r="A91" t="s">
         <v>99</v>
       </c>
       <c r="B91">
         <v>0</v>
       </c>
       <c r="C91">
         <v>0</v>
       </c>
       <c r="D91">
@@ -6929,75 +6929,75 @@
       <c r="B92">
         <v>11</v>
       </c>
       <c r="C92">
         <v>0</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92" s="3">
         <v>11</v>
       </c>
       <c r="G92">
         <v>23</v>
       </c>
       <c r="H92">
         <v>18</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="K92" s="3">
-        <v>41</v>
+        <v>141</v>
       </c>
       <c r="L92" s="5">
-        <v>52</v>
+        <v>152</v>
       </c>
       <c r="M92">
-        <v>10328</v>
+        <v>10326</v>
       </c>
       <c r="N92">
-        <v>1660</v>
+        <v>1641</v>
       </c>
       <c r="O92">
         <v>602</v>
       </c>
       <c r="P92">
-        <v>432</v>
+        <v>652</v>
       </c>
       <c r="Q92" s="3">
-        <v>13022</v>
+        <v>13221</v>
       </c>
       <c r="R92" s="5">
-        <v>13074</v>
+        <v>13373</v>
       </c>
       <c r="S92">
         <v>35863</v>
       </c>
       <c r="T92">
         <v>565</v>
       </c>
       <c r="U92">
         <v>38250</v>
       </c>
       <c r="V92" s="3">
         <v>74678</v>
       </c>
     </row>
     <row r="93" spans="1:22">
       <c r="A93" t="s">
         <v>101</v>
       </c>
       <c r="B93">
         <v>4</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
       <c r="D93">
@@ -7009,63 +7009,63 @@
       <c r="F93" s="3">
         <v>5</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93">
         <v>0</v>
       </c>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93" s="3">
         <v>0</v>
       </c>
       <c r="L93" s="5">
         <v>5</v>
       </c>
       <c r="M93">
         <v>10555</v>
       </c>
       <c r="N93">
-        <v>6783</v>
+        <v>7006</v>
       </c>
       <c r="O93">
         <v>2670</v>
       </c>
       <c r="P93">
-        <v>1588</v>
+        <v>2021</v>
       </c>
       <c r="Q93" s="3">
-        <v>21596</v>
+        <v>22252</v>
       </c>
       <c r="R93" s="5">
-        <v>21601</v>
+        <v>22257</v>
       </c>
       <c r="S93">
         <v>1488032</v>
       </c>
       <c r="T93">
         <v>65298</v>
       </c>
       <c r="U93">
         <v>75347</v>
       </c>
       <c r="V93" s="3">
         <v>1628677</v>
       </c>
     </row>
     <row r="94" spans="1:22">
       <c r="A94" t="s">
         <v>102</v>
       </c>
       <c r="B94">
         <v>1</v>
       </c>
       <c r="C94">
         <v>0</v>
       </c>
       <c r="D94">
@@ -7074,66 +7074,66 @@
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94" s="3">
         <v>1</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94" s="3">
         <v>0</v>
       </c>
       <c r="L94" s="5">
         <v>1</v>
       </c>
       <c r="M94">
-        <v>30139</v>
+        <v>30154</v>
       </c>
       <c r="N94">
-        <v>7619</v>
+        <v>7169</v>
       </c>
       <c r="O94">
-        <v>3796</v>
+        <v>4557</v>
       </c>
       <c r="P94">
-        <v>1278</v>
+        <v>1655</v>
       </c>
       <c r="Q94" s="3">
-        <v>42832</v>
+        <v>43535</v>
       </c>
       <c r="R94" s="5">
-        <v>42833</v>
+        <v>43536</v>
       </c>
       <c r="S94">
         <v>127129</v>
       </c>
       <c r="T94">
         <v>4946</v>
       </c>
       <c r="U94">
         <v>0</v>
       </c>
       <c r="V94" s="3">
         <v>132075</v>
       </c>
     </row>
     <row r="95" spans="1:22">
       <c r="A95" t="s">
         <v>103</v>
       </c>
       <c r="B95">
         <v>1</v>
       </c>
       <c r="C95">
         <v>0</v>
       </c>
       <c r="D95">
@@ -7145,211 +7145,211 @@
       <c r="F95" s="3">
         <v>1</v>
       </c>
       <c r="G95">
         <v>2</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95" s="3">
         <v>2</v>
       </c>
       <c r="L95" s="5">
         <v>3</v>
       </c>
       <c r="M95">
         <v>12024</v>
       </c>
       <c r="N95">
-        <v>2994</v>
+        <v>2374</v>
       </c>
       <c r="O95">
-        <v>1238</v>
+        <v>1191</v>
       </c>
       <c r="P95">
-        <v>414</v>
+        <v>706</v>
       </c>
       <c r="Q95" s="3">
-        <v>16670</v>
+        <v>16295</v>
       </c>
       <c r="R95" s="5">
-        <v>16673</v>
+        <v>16298</v>
       </c>
       <c r="S95">
         <v>56014</v>
       </c>
       <c r="T95">
         <v>800</v>
       </c>
       <c r="U95">
         <v>0</v>
       </c>
       <c r="V95" s="3">
         <v>56814</v>
       </c>
     </row>
     <row r="96" spans="1:22">
       <c r="A96" t="s">
         <v>104</v>
       </c>
       <c r="B96">
         <v>3</v>
       </c>
       <c r="C96">
         <v>0</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96" s="3">
         <v>3</v>
       </c>
       <c r="G96">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="H96">
         <v>75</v>
       </c>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96">
         <v>2</v>
       </c>
       <c r="K96" s="3">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="L96" s="5">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="M96">
         <v>12326</v>
       </c>
       <c r="N96">
         <v>403</v>
       </c>
       <c r="O96">
-        <v>0</v>
+        <v>769</v>
       </c>
       <c r="P96">
-        <v>464</v>
+        <v>709</v>
       </c>
       <c r="Q96" s="3">
-        <v>13193</v>
+        <v>14207</v>
       </c>
       <c r="R96" s="5">
-        <v>13354</v>
+        <v>14366</v>
       </c>
       <c r="S96">
         <v>10482</v>
       </c>
       <c r="T96">
         <v>0</v>
       </c>
       <c r="U96">
         <v>0</v>
       </c>
       <c r="V96" s="3">
         <v>10482</v>
       </c>
     </row>
     <row r="97" spans="1:22">
       <c r="A97" t="s">
         <v>105</v>
       </c>
       <c r="B97">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C97">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D97">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E97">
         <v>3</v>
       </c>
       <c r="F97" s="3">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="G97">
-        <v>7221</v>
+        <v>7382</v>
       </c>
       <c r="H97">
-        <v>2092</v>
+        <v>1927</v>
       </c>
       <c r="I97">
-        <v>788</v>
+        <v>910</v>
       </c>
       <c r="J97">
-        <v>1081</v>
+        <v>1172</v>
       </c>
       <c r="K97" s="3">
-        <v>11182</v>
+        <v>11391</v>
       </c>
       <c r="L97" s="5">
-        <v>11637</v>
+        <v>11853</v>
       </c>
       <c r="M97">
-        <v>316115</v>
+        <v>316434</v>
       </c>
       <c r="N97">
-        <v>63941</v>
+        <v>62938</v>
       </c>
       <c r="O97">
-        <v>32858</v>
+        <v>40629</v>
       </c>
       <c r="P97">
-        <v>12923</v>
+        <v>16104</v>
       </c>
       <c r="Q97" s="3">
-        <v>425837</v>
+        <v>436105</v>
       </c>
       <c r="R97" s="5">
-        <v>437474</v>
+        <v>447958</v>
       </c>
       <c r="S97">
-        <v>4387730</v>
+        <v>4390730</v>
       </c>
       <c r="T97">
-        <v>606097</v>
+        <v>606692</v>
       </c>
       <c r="U97">
-        <v>247306</v>
+        <v>264687</v>
       </c>
       <c r="V97" s="3">
-        <v>5241133</v>
+        <v>5262109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>